--- v0 (2026-02-21)
+++ v1 (2026-05-01)
@@ -1,1838 +1,659 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1AB0FE67" w14:textId="0C420AE4" w:rsidR="007A468B" w:rsidRDefault="007A468B" w:rsidP="003F770A">
-[...988 lines deleted...]
-    <w:p w14:paraId="7C987E6C" w14:textId="77777777" w:rsidR="00B63B9A" w:rsidRPr="00B63B9A" w:rsidRDefault="00B36A09" w:rsidP="00EC3B9F">
+    <w:p w14:paraId="2AE758F4" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="00B63B9A" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70853">
-        <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
-      <w:r w:rsidR="00487651">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBE7D0D" w14:textId="18407A17" w:rsidR="00F71D3E" w:rsidRPr="00B63B9A" w:rsidRDefault="00B36A09" w:rsidP="00B63B9A">
+    <w:p w14:paraId="084C4E1A" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="00B63B9A" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63B9A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Este </w:t>
-[...120 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Este es un protocolo para acreditar los cursos de buenas prácticas clínicas el mismo consiste en cumplir los compromisos establecidos en la Ley 9234, sus reglamentos y reformas, así como acuerdos internacionales, relacionada con la investigación biomédica en seres humanos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126A6492" w14:textId="53988F6C" w:rsidR="0095453E" w:rsidRPr="002564FC" w:rsidRDefault="00F71D3E" w:rsidP="009623DF">
+    <w:p w14:paraId="725CFD88" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="002564FC" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002564FC">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44">
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">as instituciones que impartirán </w:t>
+        <w:t>as instituciones que impartirán las distintas modalidades de los cursos de buenas prácticas clínicas</w:t>
       </w:r>
-      <w:r w:rsidR="00985C9E">
+      <w:r w:rsidRPr="002564FC">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>las distintas modalidades de los c</w:t>
+        <w:t xml:space="preserve"> deberán cumplir con algunos de los siguientes requisitos </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44">
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>urso</w:t>
+        <w:t>de s</w:t>
       </w:r>
-      <w:r w:rsidR="00985C9E">
+      <w:r w:rsidRPr="009623DF">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olicitud formal, mediante oficio, de autorización para impartir cursos, según lo estipulado en el formulario de solicitud aval </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009623DF">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>curso</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44">
+      <w:r w:rsidRPr="009623DF">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de buenas prácticas clínicas</w:t>
+        <w:t xml:space="preserve"> de actualización </w:t>
       </w:r>
-      <w:r w:rsidR="00022B7E" w:rsidRPr="002564FC">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009623DF">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>buenas prácticas en investigación biomédica y clínicas</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C25E6" w:rsidRPr="002564FC">
-[...65 lines deleted...]
-      <w:r w:rsidR="00CE0F44" w:rsidRPr="009623DF">
+      <w:r w:rsidRPr="009623DF">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">con detalle de la información que está aportando; </w:t>
       </w:r>
-      <w:r w:rsidR="00DF6F16">
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44" w:rsidRPr="009623DF">
+      <w:r w:rsidRPr="009623DF">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>rograma detallado del curso que incluya tema con justificación, objetivos fundamentales</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44" w:rsidRPr="0095453E">
+      <w:r w:rsidRPr="0095453E">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> para la actualización en buenas prácticas en investigación biomédica</w:t>
       </w:r>
-      <w:r w:rsidR="00AD3CC6">
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y </w:t>
+        <w:t xml:space="preserve"> y clínicas</w:t>
       </w:r>
-      <w:r w:rsidR="00B407EF">
-[...6 lines deleted...]
-      <w:r w:rsidR="00CE0F44" w:rsidRPr="0095453E">
+      <w:r w:rsidRPr="0095453E">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, contenidos de refrescamiento y de actualización </w:t>
       </w:r>
-      <w:r w:rsidR="00B407EF">
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de los curso</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44" w:rsidRPr="0095453E">
+      <w:r w:rsidRPr="0095453E">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, duración y estrategia metodológica, sistemas</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de evaluación y especificación de la asistencia, docentes, especificación del </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44" w:rsidRPr="00E10CD9">
+      <w:r w:rsidRPr="00E10CD9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>certificado de aprovechamiento</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; l</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44">
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ista de docentes que detalle nombre completo, profesión y </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44" w:rsidRPr="0095453E">
+      <w:r w:rsidRPr="0095453E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">especialidades, con distribución de las unidades o temas que impartirán; </w:t>
       </w:r>
-      <w:r w:rsidR="009623DF">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44" w:rsidRPr="0095453E">
+      <w:r w:rsidRPr="0095453E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>urrículum vitae resumido de cada docente</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0F44" w:rsidRPr="0095453E">
+      <w:r w:rsidRPr="0095453E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">que demuestren la idoneidad para impartir las unidades y temáticas que se les asignen; </w:t>
       </w:r>
-      <w:r w:rsidR="00B2377A">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="0095453E" w:rsidRPr="001C0D39">
+      <w:r w:rsidRPr="001C0D39">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ormato de certificado </w:t>
       </w:r>
-      <w:r w:rsidR="0095453E">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de curso de aprovechamiento </w:t>
       </w:r>
-      <w:r w:rsidR="0095453E" w:rsidRPr="001C0D39">
+      <w:r w:rsidRPr="001C0D39">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>para los participantes</w:t>
       </w:r>
-      <w:r w:rsidR="0095453E">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; f</w:t>
       </w:r>
-      <w:r w:rsidR="0095453E" w:rsidRPr="0095453E">
+      <w:r w:rsidRPr="0095453E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ormato de nota o certificado para docentes y conferencistas; </w:t>
       </w:r>
-      <w:r w:rsidR="0095453E">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="0095453E" w:rsidRPr="001C0D39">
+      <w:r w:rsidRPr="001C0D39">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ormato </w:t>
       </w:r>
-      <w:r w:rsidR="0095453E">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="0095453E" w:rsidRPr="001C0D39">
+      <w:r w:rsidRPr="001C0D39">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>reporte al CONIS de p</w:t>
       </w:r>
-      <w:r w:rsidR="0095453E">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>articipantes que aprueban el curso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAE88D6" w14:textId="77777777" w:rsidR="00CE0F44" w:rsidRPr="002564FC" w:rsidRDefault="00CE0F44" w:rsidP="002564FC">
+    <w:p w14:paraId="74772C2F" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="002564FC" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B367659" w14:textId="77777777" w:rsidR="00B36A09" w:rsidRPr="002201B9" w:rsidRDefault="00B36A09" w:rsidP="00F86A23">
+    <w:p w14:paraId="1AE708ED" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="002201B9" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r w:rsidRPr="002201B9">
         <w:t>Objetivo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B36765A" w14:textId="66E2760A" w:rsidR="003D5483" w:rsidRPr="002564FC" w:rsidRDefault="00C4787A" w:rsidP="002564FC">
+    <w:p w14:paraId="2C4E3DB2" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="002564FC" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002564FC">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Garantizar el cumplimiento de l</w:t>
+        <w:t>Garantizar el cumplimiento de los requisitos para la acreditación de</w:t>
       </w:r>
-      <w:r w:rsidR="00022B7E" w:rsidRPr="002564FC">
-[...5 lines deleted...]
-      <w:r w:rsidR="0095453E">
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">l curso de buenas prácticas clínicas </w:t>
       </w:r>
-      <w:r w:rsidR="00022B7E" w:rsidRPr="002564FC">
+      <w:r w:rsidRPr="002564FC">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>según la Ley 9234.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48787270" w14:textId="3F86D7B5" w:rsidR="002564FC" w:rsidRDefault="002564FC" w:rsidP="000D3E20">
+    <w:p w14:paraId="50A1A816" w14:textId="77777777" w:rsidR="00954228" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="330E0D8D" w14:textId="77777777" w:rsidR="009B627A" w:rsidRPr="00C4787A" w:rsidRDefault="009B627A" w:rsidP="000D3E20">
+    <w:p w14:paraId="64BA2656" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="00C4787A" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B36765B" w14:textId="77777777" w:rsidR="00B36A09" w:rsidRDefault="00B36A09" w:rsidP="00F86A23">
+    <w:p w14:paraId="545DA2FB" w14:textId="77777777" w:rsidR="00954228" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Productos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC017D3" w14:textId="77777777" w:rsidR="00022B7E" w:rsidRPr="002564FC" w:rsidRDefault="00B36A09" w:rsidP="002564FC">
+    <w:p w14:paraId="27426D0C" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="002564FC" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002564FC">
         <w:t xml:space="preserve">Producto Final: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B36765C" w14:textId="736D4EE1" w:rsidR="00B36A09" w:rsidRPr="002564FC" w:rsidRDefault="00022B7E" w:rsidP="002564FC">
+    <w:p w14:paraId="3A5E347C" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="002564FC" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002564FC">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="009B627A">
+      <w:r>
         <w:t xml:space="preserve">nstituciones con Curso de Buenas Prácticas Clínicas acreditados </w:t>
       </w:r>
       <w:r w:rsidRPr="002564FC">
         <w:t>y debidamente inscritos en el Consejo Nacional de Investigación Biomédica según la normativa vigente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD8C51F" w14:textId="77777777" w:rsidR="00022B7E" w:rsidRDefault="00022B7E" w:rsidP="00022B7E">
+    <w:p w14:paraId="4B104BB1" w14:textId="77777777" w:rsidR="00954228" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B36765E" w14:textId="77777777" w:rsidR="00B36A09" w:rsidRPr="00DC2F7E" w:rsidRDefault="00B36A09" w:rsidP="00F86A23">
+    <w:p w14:paraId="4B34AC8D" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="00DC2F7E" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC2F7E">
         <w:t>Alcance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B36765F" w14:textId="3D2C997C" w:rsidR="00B36A09" w:rsidRPr="002564FC" w:rsidRDefault="00022B7E" w:rsidP="00D81A2F">
+    <w:p w14:paraId="3ECC829A" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="002564FC" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:r w:rsidRPr="002564FC">
-        <w:t>Unidad Técnica de Investigación Biomédica</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Unidad Técnica de Investigación Biomédica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73090AA0" w14:textId="77777777" w:rsidR="00146670" w:rsidRPr="00DC2F7E" w:rsidRDefault="00146670" w:rsidP="00D81A2F">
+    <w:p w14:paraId="46BB1E91" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="00DC2F7E" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B367660" w14:textId="77777777" w:rsidR="00B36A09" w:rsidRDefault="00B36A09" w:rsidP="00F86A23">
+    <w:p w14:paraId="13908B9A" w14:textId="77777777" w:rsidR="00954228" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Definiciones </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B367661" w14:textId="2150D949" w:rsidR="00161B50" w:rsidRDefault="00161B50" w:rsidP="00161B50"/>
-    <w:p w14:paraId="6B36767A" w14:textId="6864457E" w:rsidR="00A47084" w:rsidRDefault="00245798" w:rsidP="00245798">
+    <w:p w14:paraId="2B484E24" w14:textId="77777777" w:rsidR="00954228" w:rsidRDefault="00954228" w:rsidP="00954228"/>
+    <w:p w14:paraId="0FEA8197" w14:textId="77777777" w:rsidR="00954228" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00245798">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Buenas Prácticas Clínicas:</w:t>
       </w:r>
       <w:r w:rsidRPr="00245798">
         <w:t xml:space="preserve"> Un estándar para el diseño, conducción, realización, monitoreo, auditoría, registro, análisis y reporte de estudios clínicos que proporciona una garantía de que los datos y los resultados reportados son creíbles y precisos y de que están protegidos los derechos, integridad y confidencialidad de los sujetos de estudio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CAEE1A" w14:textId="77777777" w:rsidR="00245798" w:rsidRPr="00A47084" w:rsidRDefault="00245798" w:rsidP="00245798">
+    <w:p w14:paraId="327A2E69" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="00A47084" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B36767B" w14:textId="77777777" w:rsidR="00B36A09" w:rsidRDefault="00B36A09" w:rsidP="002564FC">
+    <w:p w14:paraId="14534099" w14:textId="77777777" w:rsidR="00954228" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F7D965" w14:textId="6B66F2A4" w:rsidR="00D467CA" w:rsidRPr="00245798" w:rsidRDefault="00D467CA" w:rsidP="002564FC">
+    <w:p w14:paraId="58E1E7E0" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="00245798" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00245798">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ley de Protección al Ciudadano del Exceso de Requisitos y Trámites Administrativos N°8220, sus reformas y su Reglamento Decreto 37045-MP-MEIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DEF1F1" w14:textId="24DF3248" w:rsidR="00146670" w:rsidRPr="00245798" w:rsidRDefault="00146670" w:rsidP="002564FC">
+    <w:p w14:paraId="6D89625A" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="00245798" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00245798">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ley Reguladora de Investigación Biomédica</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Ley Reguladora de Investigación Biomédica Ley N° 9234. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2198CBD3" w14:textId="34E36DE4" w:rsidR="004C6ABC" w:rsidRPr="00245798" w:rsidRDefault="004C6ABC" w:rsidP="002564FC">
+    <w:p w14:paraId="4A8EF8B4" w14:textId="77777777" w:rsidR="00954228" w:rsidRPr="00245798" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00245798">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reglamento a la Ley Reguladora de Investigación Biomédica, Decreto Ejecutivo 39061-S.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E66E606" w14:textId="6DDD46F3" w:rsidR="004C6ABC" w:rsidRPr="00245798" w:rsidRDefault="004C6ABC" w:rsidP="002564FC">
+    <w:p w14:paraId="6E66E606" w14:textId="69E7DB58" w:rsidR="004C6ABC" w:rsidRPr="00245798" w:rsidRDefault="00954228" w:rsidP="00954228">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00245798">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reforma Reglamento a la Ley Reguladora de Investigación Biomédica </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 39533-S</w:t>
+        <w:t>Reforma Reglamento a la Ley Reguladora de Investigación Biomédica Nº 39533-S</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE50008" w14:textId="77777777" w:rsidR="004C6ABC" w:rsidRPr="00254D2E" w:rsidRDefault="004C6ABC" w:rsidP="004C6ABC">
+    <w:p w14:paraId="6BE50008" w14:textId="77777777" w:rsidR="004C6ABC" w:rsidRDefault="004C6ABC" w:rsidP="004C6ABC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="741CF727" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRDefault="000C3F04" w:rsidP="004C6ABC">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127B7C81" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRPr="00254D2E" w:rsidRDefault="000C3F04" w:rsidP="004C6ABC">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="6B367681" w14:textId="77777777" w:rsidR="00B36A09" w:rsidRPr="00A23733" w:rsidRDefault="00B36A09" w:rsidP="00F86A23">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23733">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Responsables </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="107"/>
         <w:tblW w:w="5426" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1044"/>
         <w:gridCol w:w="4047"/>
         <w:gridCol w:w="4128"/>
       </w:tblGrid>
       <w:tr w:rsidR="000F2331" w:rsidRPr="002564FC" w14:paraId="6B367686" w14:textId="77777777" w:rsidTr="003B773D">
         <w:trPr>
           <w:tblHeader/>
@@ -2355,56 +1176,62 @@
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="002564FC">
               <w:t>Unidad Técnica en Investigación Biomédica</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21336CA5" w14:textId="662C8CEE" w:rsidR="0031292C" w:rsidRPr="002564FC" w:rsidRDefault="0031292C" w:rsidP="0031292C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B3676C3" w14:textId="77777777" w:rsidR="00B17D69" w:rsidRPr="00254D2E" w:rsidRDefault="00B17D69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D8392EE" w14:textId="77777777" w:rsidR="007A468B" w:rsidRDefault="007A468B">
+    <w:p w14:paraId="2A9CB608" w14:textId="77777777" w:rsidR="007A468B" w:rsidRDefault="007A468B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
-        <w:sectPr w:rsidR="007A468B" w:rsidSect="00C8605E">
-          <w:headerReference w:type="default" r:id="rId16"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D8392EE" w14:textId="3864F812" w:rsidR="000C3F04" w:rsidRDefault="000C3F04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:sectPr w:rsidR="000C3F04" w:rsidSect="00C8605E">
+          <w:headerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7980EC07" w14:textId="1EEC2DE7" w:rsidR="00A75430" w:rsidRDefault="00EA4F48" w:rsidP="007A468B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Protocol</w:t>
       </w:r>
       <w:r w:rsidR="00E102EA">
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15283" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
@@ -2891,173 +1718,183 @@
           <w:p w14:paraId="2061E0C1" w14:textId="5CE1B9AD" w:rsidR="001A7170" w:rsidRPr="002564FC" w:rsidRDefault="001A7170" w:rsidP="001A7170">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00966BFD">
               <w:t>Revisar la documentación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9E1F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65F80D99" w14:textId="1C79BE44" w:rsidR="001A7170" w:rsidRPr="002564FC" w:rsidRDefault="001A7170" w:rsidP="001A7170">
+          <w:p w14:paraId="65F80D99" w14:textId="440450C1" w:rsidR="001A7170" w:rsidRPr="002564FC" w:rsidRDefault="001A7170" w:rsidP="001A7170">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="002564FC">
               <w:t xml:space="preserve">Se verifica que la información contenida en </w:t>
             </w:r>
             <w:r>
               <w:t>el</w:t>
             </w:r>
             <w:r w:rsidRPr="002564FC">
               <w:t xml:space="preserve"> formulario de solicitud del</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> curso de buenas prácticas clínicas.</w:t>
             </w:r>
             <w:r w:rsidR="0029689D">
-              <w:t xml:space="preserve"> En caso que lo</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C3F04">
+              <w:t>En caso de que</w:t>
+            </w:r>
+            <w:r w:rsidR="0029689D">
+              <w:t xml:space="preserve"> lo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">s documentos se encuentran completos pasar a la actividad </w:t>
             </w:r>
             <w:r w:rsidRPr="002564FC">
               <w:t>8.4</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> de lo contario pasar a la actividad </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">de lo contario pasar a la actividad </w:t>
             </w:r>
             <w:r w:rsidRPr="002564FC">
               <w:t>8.</w:t>
             </w:r>
             <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9E1F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="782E9D57" w14:textId="18EB1D1B" w:rsidR="001A7170" w:rsidRPr="002564FC" w:rsidRDefault="001A7170" w:rsidP="001A7170">
+          <w:p w14:paraId="25312EB9" w14:textId="77777777" w:rsidR="001A7170" w:rsidRDefault="001A7170" w:rsidP="001A7170">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002564FC">
+              <w:lastRenderedPageBreak/>
               <w:t>Unidad Técnica en Investigación Biomédica</w:t>
             </w:r>
             <w:r w:rsidRPr="002564FC">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="513FD967" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRPr="000C3F04" w:rsidRDefault="000C3F04" w:rsidP="000C3F04"/>
+          <w:p w14:paraId="7FD6B59F" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRPr="000C3F04" w:rsidRDefault="000C3F04" w:rsidP="000C3F04"/>
+          <w:p w14:paraId="5F6F7E93" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRPr="000C3F04" w:rsidRDefault="000C3F04" w:rsidP="000C3F04"/>
+          <w:p w14:paraId="697A905C" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRDefault="000C3F04" w:rsidP="000C3F04"/>
+          <w:p w14:paraId="280AC5C9" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRDefault="000C3F04" w:rsidP="000C3F04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="782E9D57" w14:textId="18EB1D1B" w:rsidR="000C3F04" w:rsidRPr="000C3F04" w:rsidRDefault="000C3F04" w:rsidP="000C3F04">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9E1F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F282D4F" w14:textId="77777777" w:rsidR="00F839BE" w:rsidRDefault="001A7170" w:rsidP="00F839BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="002564FC">
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F839BE">
               <w:t xml:space="preserve">Anexo 1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:tooltip="CONIS-Form 19 Solicitud aval curso de actualización en BPI v.1" w:history="1">
+            <w:hyperlink r:id="rId12" w:tooltip="CONIS-Form 19 Solicitud aval curso de actualización en BPI v.1" w:history="1">
               <w:r w:rsidR="00F839BE" w:rsidRPr="00527342">
-                <w:t>CONIS-</w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve"> 19 Solicitud aval curso de actualización en BPI</w:t>
+                <w:t>CONIS-Form 19 Solicitud aval curso de actualización en BPI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F839BE">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F570EFD" w14:textId="15110A5A" w:rsidR="00527342" w:rsidRPr="002564FC" w:rsidRDefault="00F839BE" w:rsidP="00F839BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Anexo 2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:tooltip="CONIS-Form 19.1 Hoja de cotejo solicitud curso de actualización en BPI V1 01 julio 2020_sesión 30" w:history="1">
+            <w:hyperlink r:id="rId13" w:tooltip="CONIS-Form 19.1 Hoja de cotejo solicitud curso de actualización en BPI V1 01 julio 2020_sesión 30" w:history="1">
               <w:r w:rsidRPr="001A7170">
-                <w:t>CONIS-</w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve"> 19.1 Hoja de cotejo solicitud curso de actualización en BPI</w:t>
+                <w:t>CONIS-Form 19.1 Hoja de cotejo solicitud curso de actualización en BPI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9E1F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39E6C778" w14:textId="756C849B" w:rsidR="001A7170" w:rsidRPr="002564FC" w:rsidRDefault="001A7170" w:rsidP="001A7170">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3072,51 +1909,50 @@
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55FB574D" w14:textId="530CC42A" w:rsidR="000A4730" w:rsidRPr="0029689D" w:rsidRDefault="000A4730" w:rsidP="002564FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0029689D">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26510AE1" w14:textId="4180B1BB" w:rsidR="000A4730" w:rsidRPr="0029689D" w:rsidRDefault="001A7170" w:rsidP="002564FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
@@ -3582,165 +2418,181 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65BF01C6" w14:textId="6DBCFE6E" w:rsidR="000A4730" w:rsidRPr="0029689D" w:rsidRDefault="001A7170" w:rsidP="0029689D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0029689D">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>Presentar el informe al Consejo Nacional de Investigación en Salud</w:t>
             </w:r>
             <w:r w:rsidR="0029689D" w:rsidRPr="0029689D">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> para su respectiva aprobación.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0029689D" w:rsidRPr="0029689D">
+              <w:rPr>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>para su respectiva aprobación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BB3F4F9" w14:textId="6467FB44" w:rsidR="000A4730" w:rsidRPr="0029689D" w:rsidRDefault="000C1F11" w:rsidP="0029689D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0029689D">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Presentar </w:t>
             </w:r>
             <w:r w:rsidR="0029689D" w:rsidRPr="0029689D">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">el informe </w:t>
             </w:r>
             <w:r w:rsidR="0029689D" w:rsidRPr="001A7170">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>del diseño curricular del curso</w:t>
             </w:r>
             <w:r w:rsidR="0029689D" w:rsidRPr="0029689D">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0029689D">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">al Consejo Nacional de Investigación en Salud para su respectiva </w:t>
             </w:r>
             <w:r w:rsidR="0029689D" w:rsidRPr="0029689D">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>aprobación</w:t>
             </w:r>
             <w:r w:rsidRPr="0029689D">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0029689D">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0029689D">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
-              <w:t>En caso de ser rechazad</w:t>
+              <w:t xml:space="preserve">En </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029689D">
+              <w:rPr>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>caso de ser rechazad</w:t>
             </w:r>
             <w:r w:rsidR="008B7E28">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="0029689D">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve"> la solicitud debe de pasar a la actividad 8.6 de lo contrario a la actividad 8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71C9F1CF" w14:textId="447241FA" w:rsidR="000A4730" w:rsidRPr="0029689D" w:rsidRDefault="000A4730" w:rsidP="0029689D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0029689D">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Unidad Técnica en Investigación Biomédica </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B4E8E0E" w14:textId="01303BCA" w:rsidR="000A4730" w:rsidRPr="0029689D" w:rsidRDefault="000A4730" w:rsidP="0029689D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3774,110 +2626,112 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9E1F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EFAAD9C" w14:textId="62CB95F6" w:rsidR="000A4730" w:rsidRPr="002564FC" w:rsidRDefault="000A4730" w:rsidP="002564FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002564FC">
-              <w:lastRenderedPageBreak/>
               <w:t>8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9E1F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71E3347A" w14:textId="36DAD1E9" w:rsidR="000A4730" w:rsidRPr="002564FC" w:rsidRDefault="001A7170" w:rsidP="002564FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7170">
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>Solicitar a la identidad los documentos necesarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9E1F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3461216F" w14:textId="0673EAB2" w:rsidR="000A4730" w:rsidRPr="002564FC" w:rsidRDefault="000C1F11" w:rsidP="002564FC">
+          <w:p w14:paraId="3461216F" w14:textId="29770BCC" w:rsidR="000A4730" w:rsidRPr="002564FC" w:rsidRDefault="000C1F11" w:rsidP="002564FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Enviar un correo electrónico a la entidad solicitante indicando que el curso de buenas prácticas clínicas no fue aprobado se solicita</w:t>
             </w:r>
             <w:r w:rsidR="00051801">
               <w:t xml:space="preserve"> subsanar los requerimientos que solicita el Consejo Nacional de Investigación en Salud.</w:t>
             </w:r>
             <w:r w:rsidR="005B47EB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="000C3F04">
+              <w:t>En caso de que</w:t>
+            </w:r>
             <w:r w:rsidR="008B7E28">
-              <w:t xml:space="preserve">En caso que se requiera que la documentación </w:t>
+              <w:t xml:space="preserve"> se requiera que la documentación </w:t>
             </w:r>
             <w:r w:rsidR="00607065">
               <w:t>la revise el Consejo pasar a la activida</w:t>
             </w:r>
             <w:r w:rsidR="00607065" w:rsidRPr="00607065">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>d 8.</w:t>
             </w:r>
             <w:r w:rsidR="00607065">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00607065" w:rsidRPr="00607065">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B2E4F">
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -3981,50 +2835,51 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C9ABE47" w14:textId="3FEBA18F" w:rsidR="000A4730" w:rsidRPr="002564FC" w:rsidRDefault="000A4730" w:rsidP="002564FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002564FC">
+              <w:lastRenderedPageBreak/>
               <w:t>8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47826D61" w14:textId="4121DC96" w:rsidR="000A4730" w:rsidRPr="002564FC" w:rsidRDefault="001A7170" w:rsidP="002564FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7170">
@@ -4149,51 +3004,50 @@
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9E1F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62A254EF" w14:textId="3FC991AF" w:rsidR="000A4730" w:rsidRPr="002564FC" w:rsidRDefault="000A4730" w:rsidP="002564FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002564FC">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9E1F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08A12D51" w14:textId="736A1F30" w:rsidR="000A4730" w:rsidRPr="002564FC" w:rsidRDefault="005B47EB" w:rsidP="002564FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
@@ -4344,51 +3198,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9E1F2"/>
           </w:tcPr>
           <w:p w14:paraId="28A2A8FF" w14:textId="0BAE848A" w:rsidR="000A4730" w:rsidRPr="002564FC" w:rsidRDefault="00417065" w:rsidP="002564FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se envía correo electrónico </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00E579D9">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>soporte@misalud.go.cr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> para la debida actualización en la página web.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B368C5" w:rsidRPr="0031292C" w14:paraId="398418D6" w14:textId="77777777" w:rsidTr="00F839BE">
         <w:trPr>
           <w:trHeight w:val="321"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
@@ -4520,96 +3374,98 @@
             <w:tcW w:w="2950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5395EBCE" w14:textId="239C74C9" w:rsidR="00B368C5" w:rsidRPr="002564FC" w:rsidRDefault="00B368C5" w:rsidP="002564FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="002564FC">
               <w:t>La información consiste en expedientes digitales</w:t>
             </w:r>
             <w:r w:rsidR="00417065">
               <w:t xml:space="preserve"> o físicos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EA053CC" w14:textId="5C1D3A33" w:rsidR="000F2331" w:rsidRDefault="000F2331" w:rsidP="000F2331"/>
-    <w:p w14:paraId="2E7D487F" w14:textId="46E49721" w:rsidR="007A468B" w:rsidRDefault="007A468B" w:rsidP="000F2331">
-[...2 lines deleted...]
-          <w:headerReference w:type="default" r:id="rId20"/>
+    <w:p w14:paraId="1F3BB3E8" w14:textId="77777777" w:rsidR="007A468B" w:rsidRDefault="007A468B" w:rsidP="000F2331">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7D487F" w14:textId="46E49721" w:rsidR="0095732C" w:rsidRDefault="0095732C" w:rsidP="000F2331">
+      <w:pPr>
+        <w:sectPr w:rsidR="0095732C" w:rsidSect="007A468B">
+          <w:headerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="16839" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1701" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="649A4143" w14:textId="0D942D21" w:rsidR="00B36A09" w:rsidRDefault="00825184" w:rsidP="00825184">
+    <w:p w14:paraId="0893FA92" w14:textId="637724D8" w:rsidR="00825184" w:rsidRDefault="00825184" w:rsidP="00825184">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Indicadores de Gestión</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0893FA92" w14:textId="300073A1" w:rsidR="00825184" w:rsidRDefault="00825184" w:rsidP="00825184"/>
-    <w:p w14:paraId="3E4C84F5" w14:textId="439F14C6" w:rsidR="00825184" w:rsidRDefault="00825184" w:rsidP="00825184">
+    <w:p w14:paraId="3C90B18B" w14:textId="77777777" w:rsidR="0095732C" w:rsidRPr="0095732C" w:rsidRDefault="0095732C" w:rsidP="0095732C"/>
+    <w:p w14:paraId="48ECB64A" w14:textId="3E31894C" w:rsidR="00417065" w:rsidRDefault="00825184" w:rsidP="0095732C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Porcentaje de </w:t>
       </w:r>
       <w:r w:rsidR="00417065">
         <w:t xml:space="preserve">entidades que cuentan con el Curso de Buenas Prácticas Clínicas por </w:t>
       </w:r>
       <w:r w:rsidR="00FD2C77">
         <w:t>trimestre:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48ECB64A" w14:textId="77777777" w:rsidR="00417065" w:rsidRDefault="00417065" w:rsidP="00417065">
+    <w:p w14:paraId="65D95F42" w14:textId="77777777" w:rsidR="0095732C" w:rsidRDefault="0095732C" w:rsidP="0095732C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9472" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8538"/>
         <w:gridCol w:w="934"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A468B" w:rsidRPr="00825184" w14:paraId="5211FB41" w14:textId="77777777" w:rsidTr="00500BA9">
         <w:trPr>
           <w:trHeight w:val="651"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4786,111 +3642,88 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49EA8DA3" w14:textId="77777777" w:rsidR="00825184" w:rsidRPr="00825184" w:rsidRDefault="00825184" w:rsidP="00825184">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E25567E" w14:textId="564BFFC1" w:rsidR="00825184" w:rsidRDefault="00825184" w:rsidP="00825184"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="7E75C392" w14:textId="0C765F59" w:rsidR="00C80AC6" w:rsidRDefault="00C80AC6" w:rsidP="00825184"/>
     <w:p w14:paraId="34349B0C" w14:textId="77777777" w:rsidR="00C80AC6" w:rsidRDefault="00C80AC6" w:rsidP="00825184"/>
-    <w:p w14:paraId="6B36772F" w14:textId="4D25A0F1" w:rsidR="00B36A09" w:rsidRDefault="00B36A09" w:rsidP="007A468B">
+    <w:p w14:paraId="379C1CDC" w14:textId="2D2A7F2F" w:rsidR="00500BA9" w:rsidRPr="00500BA9" w:rsidRDefault="00B36A09" w:rsidP="00500BA9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc204617044"/>
       <w:bookmarkStart w:id="1" w:name="_Toc199043555"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Diagrama</w:t>
       </w:r>
       <w:r w:rsidRPr="002201B9">
         <w:t xml:space="preserve"> de flujo</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="379C1CDC" w14:textId="77777777" w:rsidR="00500BA9" w:rsidRPr="00500BA9" w:rsidRDefault="00500BA9" w:rsidP="00500BA9"/>
     <w:p w14:paraId="2394A515" w14:textId="36B66EDF" w:rsidR="007A468B" w:rsidRDefault="00500BA9" w:rsidP="00C80AC6">
       <w:r w:rsidRPr="00500BA9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FC81FE1" wp14:editId="414347C8">
             <wp:extent cx="5673300" cy="7303977"/>
             <wp:effectExtent l="19050" t="19050" r="22860" b="11430"/>
             <wp:docPr id="4" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5696480" cy="7333819"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="3175">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -4907,460 +3740,395 @@
     <w:p w14:paraId="4B2AD12F" w14:textId="4E1C85E0" w:rsidR="00254D2E" w:rsidRDefault="00B368C5" w:rsidP="00B368C5">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
         <w:t>Anexos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3748C787" w14:textId="77777777" w:rsidR="00B368C5" w:rsidRPr="00B368C5" w:rsidRDefault="00B368C5" w:rsidP="00B368C5"/>
     <w:p w14:paraId="792BE8CB" w14:textId="4F28C873" w:rsidR="00B368C5" w:rsidRDefault="00B368C5" w:rsidP="00B368C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B368C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Anexo 1: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tooltip="CONIS-Form 19 Solicitud aval curso de actualización en BPI v.1" w:history="1">
+      <w:hyperlink r:id="rId17" w:tooltip="CONIS-Form 19 Solicitud aval curso de actualización en BPI v.1" w:history="1">
         <w:r w:rsidR="0031073D" w:rsidRPr="0031073D">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>CONIS-</w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> 19 Solicitud aval curso de actualización en BPI</w:t>
+          <w:t>CONIS-Form 19 Solicitud aval curso de actualización en BPI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B051C54" w14:textId="77777777" w:rsidR="00B368C5" w:rsidRPr="00B368C5" w:rsidRDefault="00B368C5" w:rsidP="00B368C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54F9373E" w14:textId="6E2CA0F7" w:rsidR="00B368C5" w:rsidRDefault="0031073D" w:rsidP="00B368C5">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="54F9373E" w14:textId="369E9662" w:rsidR="00B368C5" w:rsidRDefault="00BC3601" w:rsidP="00B368C5">
+      <w:r w:rsidRPr="00BC3601">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41281001" wp14:editId="57F55FF1">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Imagen 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CFC0FAE" wp14:editId="722AFE37">
+            <wp:extent cx="5400675" cy="6731635"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="825593493" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="825593493" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5248063" cy="7048123"/>
+                      <a:ext cx="5400675" cy="6731635"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="3175">
-[...3 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC79260" w14:textId="524725E5" w:rsidR="00B368C5" w:rsidRDefault="00B368C5" w:rsidP="00B368C5"/>
     <w:p w14:paraId="0E85A4CD" w14:textId="38100173" w:rsidR="00B368C5" w:rsidRDefault="00B368C5" w:rsidP="00B368C5"/>
-    <w:p w14:paraId="59145C5D" w14:textId="4483AB60" w:rsidR="00B368C5" w:rsidRDefault="0031073D" w:rsidP="00B368C5">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="59145C5D" w14:textId="471816B0" w:rsidR="00B368C5" w:rsidRDefault="00BC3601" w:rsidP="00B368C5">
+      <w:r w:rsidRPr="00BC3601">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A524D55" wp14:editId="1AA5CE83">
-[...2 lines deleted...]
-            <wp:docPr id="17" name="Imagen 17"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="022B298B" wp14:editId="0F221073">
+            <wp:extent cx="5400675" cy="6750685"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="366980979" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="366980979" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5394749" cy="7314371"/>
+                      <a:ext cx="5400675" cy="6750685"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="3175">
-[...3 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B25768" w14:textId="65F02A64" w:rsidR="00B368C5" w:rsidRDefault="00B368C5" w:rsidP="00B368C5"/>
     <w:p w14:paraId="49971E03" w14:textId="45673135" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
     <w:p w14:paraId="22D7891C" w14:textId="41B3BC42" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
     <w:p w14:paraId="2749F596" w14:textId="5B5F4B84" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
+    <w:p w14:paraId="1B789FAA" w14:textId="77777777" w:rsidR="00BC3601" w:rsidRDefault="00BC3601" w:rsidP="00B368C5"/>
     <w:p w14:paraId="71E0E07D" w14:textId="5B111DEF" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
-    <w:p w14:paraId="3AB643D9" w14:textId="40B3A3E8" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3AB643D9" w14:textId="6AEBDCA3" w:rsidR="0031073D" w:rsidRDefault="00BC3601" w:rsidP="00B368C5">
+      <w:r w:rsidRPr="00BC3601">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46A3D8B7" wp14:editId="222A1D5C">
-[...2 lines deleted...]
-            <wp:docPr id="18" name="Imagen 18"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="757C513F" wp14:editId="21E2D347">
+            <wp:extent cx="5400675" cy="6739255"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="4445"/>
+            <wp:docPr id="376045523" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="376045523" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5560091" cy="7459921"/>
+                      <a:ext cx="5400675" cy="6739255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="3175">
-[...3 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6B8965" w14:textId="77777777" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
     <w:p w14:paraId="5C46F7BB" w14:textId="299AB9CB" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
     <w:p w14:paraId="2FD67A10" w14:textId="52157F12" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
     <w:p w14:paraId="1DB8A56A" w14:textId="4FAE9F1C" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
-    <w:p w14:paraId="791AD993" w14:textId="0CA0B9CC" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="21D5013D" w14:textId="77777777" w:rsidR="00BC3601" w:rsidRDefault="00BC3601" w:rsidP="00B368C5"/>
+    <w:p w14:paraId="42241570" w14:textId="77777777" w:rsidR="00BC3601" w:rsidRDefault="00BC3601" w:rsidP="00B368C5"/>
+    <w:p w14:paraId="791AD993" w14:textId="62B542EE" w:rsidR="0031073D" w:rsidRDefault="00BC3601" w:rsidP="00B368C5">
+      <w:r w:rsidRPr="00BC3601">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D047DE3" wp14:editId="22B44BD4">
-[...2 lines deleted...]
-            <wp:docPr id="19" name="Imagen 19"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5ED59A19" wp14:editId="434E4486">
+            <wp:extent cx="5400675" cy="6735445"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="8255"/>
+            <wp:docPr id="180674930" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="180674930" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5267897" cy="7421155"/>
+                      <a:ext cx="5400675" cy="6735445"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="3175">
-[...3 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="75BB9FE3" w14:textId="39F1AB1F" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
     <w:p w14:paraId="073E8E38" w14:textId="05E2B88A" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
     <w:p w14:paraId="7F1D7DB2" w14:textId="296C02E9" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
-    <w:p w14:paraId="2FB87831" w14:textId="1080CC8D" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="16B82FE0" w14:textId="77777777" w:rsidR="00BC3601" w:rsidRDefault="00BC3601" w:rsidP="00B368C5"/>
+    <w:p w14:paraId="3BE2922D" w14:textId="77777777" w:rsidR="00BC3601" w:rsidRDefault="00BC3601" w:rsidP="00B368C5"/>
+    <w:p w14:paraId="62ADE1B5" w14:textId="77777777" w:rsidR="00BC3601" w:rsidRDefault="00BC3601" w:rsidP="00B368C5"/>
+    <w:p w14:paraId="2FB87831" w14:textId="41EF164B" w:rsidR="0031073D" w:rsidRDefault="00BC3601" w:rsidP="00B368C5">
+      <w:r w:rsidRPr="00BC3601">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3833FCEA" wp14:editId="733BF934">
-[...2 lines deleted...]
-            <wp:docPr id="20" name="Imagen 20"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C370474" wp14:editId="421C9D24">
+            <wp:extent cx="5400675" cy="6743065"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="635"/>
+            <wp:docPr id="404832895" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="404832895" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5542418" cy="8827773"/>
+                      <a:ext cx="5400675" cy="6743065"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="3175">
-[...3 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7AA96B" w14:textId="5FA2B124" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="222A60E8" w14:textId="77777777" w:rsidR="00BC3601" w:rsidRDefault="00BC3601" w:rsidP="00B368C5"/>
+    <w:p w14:paraId="4764CF0A" w14:textId="77777777" w:rsidR="00BC3601" w:rsidRDefault="00BC3601" w:rsidP="00B368C5"/>
+    <w:p w14:paraId="7CAD0DD1" w14:textId="77777777" w:rsidR="00BC3601" w:rsidRDefault="00BC3601" w:rsidP="00B368C5"/>
+    <w:p w14:paraId="64D8F06A" w14:textId="77777777" w:rsidR="00BC3601" w:rsidRDefault="00BC3601" w:rsidP="00B368C5"/>
+    <w:p w14:paraId="22D9A2C5" w14:textId="77777777" w:rsidR="00BC3601" w:rsidRDefault="00BC3601" w:rsidP="00B368C5"/>
+    <w:p w14:paraId="2CEA9A8F" w14:textId="77777777" w:rsidR="00BC3601" w:rsidRDefault="00BC3601" w:rsidP="00B368C5"/>
+    <w:p w14:paraId="1E7AA96B" w14:textId="189B8E19" w:rsidR="0031073D" w:rsidRDefault="00BC3601" w:rsidP="00B368C5">
+      <w:r w:rsidRPr="00BC3601">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F728CF6" wp14:editId="5E5072E2">
-[...2 lines deleted...]
-            <wp:docPr id="21" name="Imagen 21"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22A70C4E" wp14:editId="4EB9609A">
+            <wp:extent cx="5400675" cy="6769735"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="35086329" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="35086329" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5458158" cy="6961643"/>
+                      <a:ext cx="5400675" cy="6769735"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="3175">
-[...3 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5190CAF0" w14:textId="3AC629A9" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
     <w:p w14:paraId="5F391561" w14:textId="77777777" w:rsidR="0031073D" w:rsidRPr="00B368C5" w:rsidRDefault="0031073D" w:rsidP="00B368C5"/>
-    <w:p w14:paraId="003286BB" w14:textId="38179575" w:rsidR="001978AD" w:rsidRDefault="00B368C5" w:rsidP="008D523E">
+    <w:p w14:paraId="003286BB" w14:textId="587AACDD" w:rsidR="001978AD" w:rsidRDefault="00B368C5" w:rsidP="008D523E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1Procedimientos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B368C5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Anexo 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B368C5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0031073D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="0031073D" w:rsidRPr="0031073D">
+      <w:r w:rsidR="00845618">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>onis</w:t>
+        <w:t>ONIS</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0031073D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>F</w:t>
+        <w:t xml:space="preserve"> F</w:t>
       </w:r>
       <w:r w:rsidR="0031073D" w:rsidRPr="0031073D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0031073D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0031073D" w:rsidRPr="0031073D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>19.1</w:t>
       </w:r>
       <w:r w:rsidR="0031073D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0031073D" w:rsidRPr="0031073D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5389,117 +4157,116 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="0031073D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78DCBB9A" wp14:editId="7F50E002">
             <wp:extent cx="5401893" cy="7659014"/>
             <wp:effectExtent l="19050" t="19050" r="27940" b="18415"/>
             <wp:docPr id="22" name="Imagen 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5425856" cy="7692989"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="3175">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0003ACB1" w14:textId="2804BBB3" w:rsidR="001978AD" w:rsidRDefault="001978AD" w:rsidP="008D523E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1Procedimientos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58A17AC0" w14:textId="07179C70" w:rsidR="001978AD" w:rsidRDefault="0031073D" w:rsidP="008D523E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1Procedimientos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="0031073D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FD93487" wp14:editId="65AF0FB5">
             <wp:extent cx="5013325" cy="5891631"/>
             <wp:effectExtent l="19050" t="19050" r="15875" b="13970"/>
             <wp:docPr id="23" name="Imagen 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5028820" cy="5909840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="3175">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -5571,97 +4338,97 @@
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79B845E5" w14:textId="2D5E482C" w:rsidR="00D02962" w:rsidRDefault="00D02962" w:rsidP="008D523E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1Procedimientos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3713D27F" w14:textId="015A23FE" w:rsidR="00D02962" w:rsidRDefault="00D02962" w:rsidP="008D523E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1Procedimientos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Anexo 3: </w:t>
       </w:r>
       <w:r w:rsidR="00C80AC6" w:rsidRPr="00C80AC6">
         <w:t>Informe Curso Buenas Prácticas Clínicas para el CONIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624F69BF" w14:textId="1B98C14B" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="008D523E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1Procedimientos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E3C2C38" w14:textId="37E2583E" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="008D523E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1Procedimientos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="0031073D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01600EA8" wp14:editId="1A949481">
             <wp:extent cx="5336540" cy="7069379"/>
             <wp:effectExtent l="19050" t="19050" r="16510" b="17780"/>
             <wp:docPr id="24" name="Imagen 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5354556" cy="7093245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="3175">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -5683,51 +4450,51 @@
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="0031073D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D058C22" wp14:editId="158D2EDD">
             <wp:extent cx="5483981" cy="3009442"/>
             <wp:effectExtent l="19050" t="19050" r="21590" b="19685"/>
             <wp:docPr id="25" name="Imagen 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5527027" cy="3033064"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="3175">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -5941,51 +4708,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B6A5D8B" wp14:editId="49B97559">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-62230</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>63500</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8867775" cy="4086225"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Imagen 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8869431" cy="4086988"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -6039,99 +4806,99 @@
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05960DDA" w14:textId="644B9A31" w:rsidR="00D02962" w:rsidRDefault="00D02962" w:rsidP="008D523E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1Procedimientos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="436735B3" w14:textId="660C8EAB" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="008D523E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1Procedimientos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="0ACA2386" w14:textId="07C1774B" w:rsidR="0031073D" w:rsidRDefault="0031073D" w:rsidP="008D523E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1Procedimientos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:sectPr w:rsidR="0031073D" w:rsidSect="00500BA9">
       <w:pgSz w:w="16839" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1701" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16C8393C" w14:textId="77777777" w:rsidR="00884423" w:rsidRDefault="00884423" w:rsidP="00ED12D3">
+    <w:p w14:paraId="323FC562" w14:textId="77777777" w:rsidR="00AD78FE" w:rsidRDefault="00AD78FE" w:rsidP="00ED12D3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69347E52" w14:textId="77777777" w:rsidR="00884423" w:rsidRDefault="00884423" w:rsidP="00ED12D3">
+    <w:p w14:paraId="0D227C4C" w14:textId="77777777" w:rsidR="00AD78FE" w:rsidRDefault="00AD78FE" w:rsidP="00ED12D3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E227B3B" w14:textId="77777777" w:rsidR="00884423" w:rsidRDefault="00884423">
+    <w:p w14:paraId="4F7DD8CD" w14:textId="77777777" w:rsidR="00AD78FE" w:rsidRDefault="00AD78FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6143,283 +4910,168 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BCFD3A2" w14:textId="77777777" w:rsidR="00884423" w:rsidRDefault="00884423" w:rsidP="00ED12D3">
+    <w:p w14:paraId="6C28D963" w14:textId="77777777" w:rsidR="00AD78FE" w:rsidRDefault="00AD78FE" w:rsidP="00ED12D3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="388C0EAF" w14:textId="77777777" w:rsidR="00884423" w:rsidRDefault="00884423" w:rsidP="00ED12D3">
+    <w:p w14:paraId="0D644E9A" w14:textId="77777777" w:rsidR="00AD78FE" w:rsidRDefault="00AD78FE" w:rsidP="00ED12D3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05228587" w14:textId="77777777" w:rsidR="00884423" w:rsidRDefault="00884423">
+    <w:p w14:paraId="09794FDC" w14:textId="77777777" w:rsidR="00AD78FE" w:rsidRDefault="00AD78FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...69 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10040" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6965"/>
       <w:gridCol w:w="3075"/>
     </w:tblGrid>
     <w:tr w:rsidR="007A468B" w:rsidRPr="007753F3" w14:paraId="79BAF28D" w14:textId="77777777" w:rsidTr="00A61595">
       <w:trPr>
         <w:trHeight w:val="274"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6965" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="494003CE" w14:textId="34A87509" w:rsidR="00A61595" w:rsidRPr="00C33317" w:rsidRDefault="007A468B" w:rsidP="00A61595">
+        <w:p w14:paraId="494003CE" w14:textId="3C60F3C0" w:rsidR="00A61595" w:rsidRPr="000C3F04" w:rsidRDefault="007A468B" w:rsidP="00A61595">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="MinionPro-Regular" w:hAnsi="Calibri" w:cs="MinionPro-Regular"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="000C3F04">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:noProof/>
-              <w:sz w:val="18"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="40"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38D472AC" wp14:editId="79A383B2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38D472AC" wp14:editId="6DA45802">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>113208</wp:posOffset>
+                  <wp:posOffset>-65405</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>118415</wp:posOffset>
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="933450" cy="685800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="2" name="Imagen 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
@@ -6428,294 +5080,601 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="933450" cy="685800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
-          <w:r w:rsidR="00A61595" w:rsidRPr="00A61595">
+          <w:r w:rsidR="00A61595" w:rsidRPr="000C3F04">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="MinionPro-Regular" w:hAnsi="Calibri" w:cs="MinionPro-Regular"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="22"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="30"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">Protocolo </w:t>
           </w:r>
-          <w:r w:rsidR="007B2E4F" w:rsidRPr="007B2E4F">
+          <w:r w:rsidR="007B2E4F" w:rsidRPr="000C3F04">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="MinionPro-Regular" w:hAnsi="Calibri" w:cs="MinionPro-Regular"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="22"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="30"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>para la Acreditación de los Cursos de Buenas Prácticas Clínicas</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3075" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="37DECF14" w14:textId="6D636D0C" w:rsidR="007A468B" w:rsidRPr="001638B9" w:rsidRDefault="007A468B" w:rsidP="00A61595">
+        <w:p w14:paraId="37DECF14" w14:textId="34680344" w:rsidR="007A468B" w:rsidRPr="001638B9" w:rsidRDefault="000C3F04" w:rsidP="00A61595">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007A468B">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>CONIS.UTIB.01.P.0</w:t>
-[...8 lines deleted...]
-            <w:t>2</w:t>
+            <w:t>Procedimiento de Protocolo</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="007A468B" w:rsidRPr="007753F3" w14:paraId="31E69ADB" w14:textId="77777777" w:rsidTr="00A61595">
       <w:trPr>
         <w:trHeight w:val="200"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6965" w:type="dxa"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="13F80595" w14:textId="77777777" w:rsidR="007A468B" w:rsidRDefault="007A468B" w:rsidP="00A61595">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3075" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="2CFAF06F" w14:textId="04B54233" w:rsidR="007A468B" w:rsidRDefault="007A468B" w:rsidP="00A61595">
+        <w:p w14:paraId="2CFAF06F" w14:textId="2624B9B9" w:rsidR="007A468B" w:rsidRDefault="007A468B" w:rsidP="00A61595">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Versión 1</w:t>
+            <w:t xml:space="preserve">Versión </w:t>
+          </w:r>
+          <w:r w:rsidR="000C3F04">
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="007A468B" w:rsidRPr="007753F3" w14:paraId="6AF109BB" w14:textId="77777777" w:rsidTr="00A61595">
       <w:trPr>
         <w:trHeight w:val="285"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6965" w:type="dxa"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="76CF96CD" w14:textId="77777777" w:rsidR="007A468B" w:rsidRDefault="007A468B" w:rsidP="00A61595">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3075" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="14D92F1C" w14:textId="47D9453C" w:rsidR="007A468B" w:rsidRDefault="00A61595" w:rsidP="00A61595">
+        <w:p w14:paraId="14D92F1C" w14:textId="5837047C" w:rsidR="007A468B" w:rsidRDefault="000C3F04" w:rsidP="00A61595">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Protocolo</w:t>
+            <w:t>Sesión 18</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007A468B" w:rsidRPr="007753F3" w14:paraId="57F2F4D0" w14:textId="77777777" w:rsidTr="00A61595">
+    <w:tr w:rsidR="007A468B" w:rsidRPr="007753F3" w14:paraId="57F2F4D0" w14:textId="77777777" w:rsidTr="000C3F04">
       <w:trPr>
-        <w:trHeight w:val="501"/>
+        <w:trHeight w:val="305"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6965" w:type="dxa"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3C0F2C7E" w14:textId="77777777" w:rsidR="007A468B" w:rsidRPr="001638B9" w:rsidRDefault="007A468B" w:rsidP="00A61595">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3075" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="2D2AA46F" w14:textId="30400511" w:rsidR="007A468B" w:rsidRPr="001638B9" w:rsidRDefault="00A61595" w:rsidP="00A61595">
+        <w:p w14:paraId="2D2AA46F" w14:textId="79193CF7" w:rsidR="007A468B" w:rsidRPr="001638B9" w:rsidRDefault="000C3F04" w:rsidP="00A61595">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Unidad Técnica de Investigación Biomédica</w:t>
+            <w:t>29/04/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6B36775F" w14:textId="77777777" w:rsidR="00700C38" w:rsidRPr="00022B7E" w:rsidRDefault="00700C38" w:rsidP="00A61595">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10040" w:type="dxa"/>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6965"/>
+      <w:gridCol w:w="3075"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="000C3F04" w:rsidRPr="007753F3" w14:paraId="5BC4443D" w14:textId="77777777" w:rsidTr="001B42B4">
+      <w:trPr>
+        <w:trHeight w:val="274"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6965" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+        </w:tcPr>
+        <w:p w14:paraId="0FB9744D" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRPr="000C3F04" w:rsidRDefault="000C3F04" w:rsidP="000C3F04">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MinionPro-Regular" w:hAnsi="Calibri" w:cs="MinionPro-Regular"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000C3F04">
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="40"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ABFEB17" wp14:editId="3FAAB9A8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-65405</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="933450" cy="685800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="324337030" name="Imagen 324337030"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="933450" cy="685800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidRPr="000C3F04">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MinionPro-Regular" w:hAnsi="Calibri" w:cs="MinionPro-Regular"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="30"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+            <w:t>Protocolo para la Acreditación de los Cursos de Buenas Prácticas Clínicas</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3075" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="58AF650B" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRPr="001638B9" w:rsidRDefault="000C3F04" w:rsidP="000C3F04">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Procedimiento de Protocolo</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000C3F04" w:rsidRPr="007753F3" w14:paraId="05C0844D" w14:textId="77777777" w:rsidTr="001B42B4">
+      <w:trPr>
+        <w:trHeight w:val="200"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6965" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="137AD1EC" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRDefault="000C3F04" w:rsidP="000C3F04">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3075" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="69D40494" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRDefault="000C3F04" w:rsidP="000C3F04">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Versión 2</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000C3F04" w:rsidRPr="007753F3" w14:paraId="76D61525" w14:textId="77777777" w:rsidTr="001B42B4">
+      <w:trPr>
+        <w:trHeight w:val="285"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6965" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="45A02BFB" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRDefault="000C3F04" w:rsidP="000C3F04">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3075" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2CC403E4" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRDefault="000C3F04" w:rsidP="000C3F04">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Sesión 18</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000C3F04" w:rsidRPr="007753F3" w14:paraId="20FDFC2C" w14:textId="77777777" w:rsidTr="001B42B4">
+      <w:trPr>
+        <w:trHeight w:val="305"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6965" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="0DF62C0C" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRPr="001638B9" w:rsidRDefault="000C3F04" w:rsidP="000C3F04">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3075" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="380488B9" w14:textId="77777777" w:rsidR="000C3F04" w:rsidRPr="001638B9" w:rsidRDefault="000C3F04" w:rsidP="000C3F04">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>29/04/2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
   <w:p w14:paraId="6B36777B" w14:textId="77777777" w:rsidR="00075579" w:rsidRPr="001F2AC8" w:rsidRDefault="00075579" w:rsidP="00733BDA">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04073799"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="534C2026"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7660,285 +6619,285 @@
     <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="190193862">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1538009173">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="450171341">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="191117810">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="500892757">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1185706415">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1453014614">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1962685500">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1538738912">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="131169045">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1149981281">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="69350022">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="715356023">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1637176926">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="162401285">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="835875314">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="171721281">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="338972584">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC0404"/>
     <w:rsid w:val="00000517"/>
     <w:rsid w:val="0000191B"/>
     <w:rsid w:val="00001DEF"/>
     <w:rsid w:val="000040D1"/>
@@ -7973,50 +6932,51 @@
     <w:rsid w:val="00073F12"/>
     <w:rsid w:val="00075579"/>
     <w:rsid w:val="00077B61"/>
     <w:rsid w:val="00083103"/>
     <w:rsid w:val="0008348E"/>
     <w:rsid w:val="00084F50"/>
     <w:rsid w:val="00090BF2"/>
     <w:rsid w:val="0009145A"/>
     <w:rsid w:val="00091924"/>
     <w:rsid w:val="00093902"/>
     <w:rsid w:val="000A0486"/>
     <w:rsid w:val="000A1C71"/>
     <w:rsid w:val="000A303B"/>
     <w:rsid w:val="000A4299"/>
     <w:rsid w:val="000A4730"/>
     <w:rsid w:val="000A6FCF"/>
     <w:rsid w:val="000A7669"/>
     <w:rsid w:val="000B1031"/>
     <w:rsid w:val="000B18EF"/>
     <w:rsid w:val="000B2D8C"/>
     <w:rsid w:val="000B330C"/>
     <w:rsid w:val="000B5F04"/>
     <w:rsid w:val="000C0FF4"/>
     <w:rsid w:val="000C14C6"/>
     <w:rsid w:val="000C1F11"/>
+    <w:rsid w:val="000C3F04"/>
     <w:rsid w:val="000C40B7"/>
     <w:rsid w:val="000C79DB"/>
     <w:rsid w:val="000D0032"/>
     <w:rsid w:val="000D0916"/>
     <w:rsid w:val="000D11C9"/>
     <w:rsid w:val="000D2F8B"/>
     <w:rsid w:val="000D3D4F"/>
     <w:rsid w:val="000D3E20"/>
     <w:rsid w:val="000D462C"/>
     <w:rsid w:val="000D5841"/>
     <w:rsid w:val="000D5DB9"/>
     <w:rsid w:val="000D6FB7"/>
     <w:rsid w:val="000E4CDA"/>
     <w:rsid w:val="000E5E6E"/>
     <w:rsid w:val="000E637A"/>
     <w:rsid w:val="000E66E5"/>
     <w:rsid w:val="000E720E"/>
     <w:rsid w:val="000F03B1"/>
     <w:rsid w:val="000F223D"/>
     <w:rsid w:val="000F2250"/>
     <w:rsid w:val="000F2331"/>
     <w:rsid w:val="000F491C"/>
     <w:rsid w:val="000F577D"/>
     <w:rsid w:val="00100143"/>
     <w:rsid w:val="00100779"/>
@@ -8197,50 +7157,51 @@
     <w:rsid w:val="00354BFA"/>
     <w:rsid w:val="003573AE"/>
     <w:rsid w:val="0035753C"/>
     <w:rsid w:val="00360626"/>
     <w:rsid w:val="00364AC2"/>
     <w:rsid w:val="0036551E"/>
     <w:rsid w:val="0036620F"/>
     <w:rsid w:val="0036769E"/>
     <w:rsid w:val="00375409"/>
     <w:rsid w:val="00375DAF"/>
     <w:rsid w:val="00375E2D"/>
     <w:rsid w:val="00377BD9"/>
     <w:rsid w:val="00380107"/>
     <w:rsid w:val="00380495"/>
     <w:rsid w:val="003827DA"/>
     <w:rsid w:val="00385238"/>
     <w:rsid w:val="00393F38"/>
     <w:rsid w:val="003951A5"/>
     <w:rsid w:val="00395256"/>
     <w:rsid w:val="00395E9E"/>
     <w:rsid w:val="003A1B72"/>
     <w:rsid w:val="003A3569"/>
     <w:rsid w:val="003A5FB3"/>
     <w:rsid w:val="003B0A4B"/>
     <w:rsid w:val="003B23C8"/>
+    <w:rsid w:val="003B553A"/>
     <w:rsid w:val="003B5699"/>
     <w:rsid w:val="003B5D98"/>
     <w:rsid w:val="003B773D"/>
     <w:rsid w:val="003C4F0E"/>
     <w:rsid w:val="003C556A"/>
     <w:rsid w:val="003C5891"/>
     <w:rsid w:val="003D2718"/>
     <w:rsid w:val="003D5483"/>
     <w:rsid w:val="003E45F1"/>
     <w:rsid w:val="003E49B3"/>
     <w:rsid w:val="003E4CF7"/>
     <w:rsid w:val="003E57E0"/>
     <w:rsid w:val="003E621F"/>
     <w:rsid w:val="003E6826"/>
     <w:rsid w:val="003F4867"/>
     <w:rsid w:val="003F770A"/>
     <w:rsid w:val="00403017"/>
     <w:rsid w:val="00406089"/>
     <w:rsid w:val="004113B3"/>
     <w:rsid w:val="004126CC"/>
     <w:rsid w:val="0041522C"/>
     <w:rsid w:val="00415EC2"/>
     <w:rsid w:val="00417065"/>
     <w:rsid w:val="00417862"/>
     <w:rsid w:val="004269B0"/>
@@ -8509,77 +7470,79 @@
     <w:rsid w:val="0080243E"/>
     <w:rsid w:val="00803725"/>
     <w:rsid w:val="0080540E"/>
     <w:rsid w:val="00805C73"/>
     <w:rsid w:val="008079FB"/>
     <w:rsid w:val="00810D47"/>
     <w:rsid w:val="0081203C"/>
     <w:rsid w:val="00812969"/>
     <w:rsid w:val="00812D0D"/>
     <w:rsid w:val="00815643"/>
     <w:rsid w:val="00815963"/>
     <w:rsid w:val="00816440"/>
     <w:rsid w:val="00816669"/>
     <w:rsid w:val="008179B2"/>
     <w:rsid w:val="00823F57"/>
     <w:rsid w:val="00825104"/>
     <w:rsid w:val="00825184"/>
     <w:rsid w:val="00825B73"/>
     <w:rsid w:val="008266CA"/>
     <w:rsid w:val="00832789"/>
     <w:rsid w:val="00833BF4"/>
     <w:rsid w:val="008363B6"/>
     <w:rsid w:val="00841598"/>
     <w:rsid w:val="008423B0"/>
     <w:rsid w:val="00842EEB"/>
+    <w:rsid w:val="00845618"/>
     <w:rsid w:val="00847C9E"/>
     <w:rsid w:val="00851778"/>
     <w:rsid w:val="00854102"/>
     <w:rsid w:val="00856326"/>
     <w:rsid w:val="0085638D"/>
     <w:rsid w:val="00861ED6"/>
     <w:rsid w:val="00862F2D"/>
     <w:rsid w:val="00864FC5"/>
     <w:rsid w:val="00866236"/>
     <w:rsid w:val="00867021"/>
     <w:rsid w:val="00870722"/>
     <w:rsid w:val="008738A6"/>
     <w:rsid w:val="00873938"/>
     <w:rsid w:val="0087521A"/>
     <w:rsid w:val="00875D77"/>
     <w:rsid w:val="0087627C"/>
     <w:rsid w:val="008772F6"/>
     <w:rsid w:val="00880E20"/>
     <w:rsid w:val="00881358"/>
     <w:rsid w:val="008813DD"/>
     <w:rsid w:val="00884423"/>
     <w:rsid w:val="00884714"/>
     <w:rsid w:val="00884BA0"/>
     <w:rsid w:val="00887583"/>
     <w:rsid w:val="008914D5"/>
     <w:rsid w:val="00892DB3"/>
     <w:rsid w:val="00892F42"/>
+    <w:rsid w:val="00895472"/>
     <w:rsid w:val="008A0F67"/>
     <w:rsid w:val="008A1A84"/>
     <w:rsid w:val="008A1D77"/>
     <w:rsid w:val="008A567D"/>
     <w:rsid w:val="008B0F4B"/>
     <w:rsid w:val="008B4245"/>
     <w:rsid w:val="008B568B"/>
     <w:rsid w:val="008B5EAC"/>
     <w:rsid w:val="008B7797"/>
     <w:rsid w:val="008B7E28"/>
     <w:rsid w:val="008C1CB2"/>
     <w:rsid w:val="008C45F2"/>
     <w:rsid w:val="008C5D37"/>
     <w:rsid w:val="008D3605"/>
     <w:rsid w:val="008D3781"/>
     <w:rsid w:val="008D4240"/>
     <w:rsid w:val="008D523E"/>
     <w:rsid w:val="008D6C1D"/>
     <w:rsid w:val="008E0A17"/>
     <w:rsid w:val="008E36FF"/>
     <w:rsid w:val="008E64FC"/>
     <w:rsid w:val="008E7E80"/>
     <w:rsid w:val="008F1E25"/>
     <w:rsid w:val="008F298B"/>
     <w:rsid w:val="008F6157"/>
@@ -8589,51 +7552,53 @@
     <w:rsid w:val="0090393E"/>
     <w:rsid w:val="00906627"/>
     <w:rsid w:val="00910B93"/>
     <w:rsid w:val="0091161D"/>
     <w:rsid w:val="00912047"/>
     <w:rsid w:val="009122CF"/>
     <w:rsid w:val="00914EBF"/>
     <w:rsid w:val="00915C69"/>
     <w:rsid w:val="009172CC"/>
     <w:rsid w:val="00921D63"/>
     <w:rsid w:val="009231E2"/>
     <w:rsid w:val="0092596E"/>
     <w:rsid w:val="00926590"/>
     <w:rsid w:val="00927858"/>
     <w:rsid w:val="00931516"/>
     <w:rsid w:val="00931A46"/>
     <w:rsid w:val="00931DA9"/>
     <w:rsid w:val="00931F37"/>
     <w:rsid w:val="00934F8C"/>
     <w:rsid w:val="00945EF2"/>
     <w:rsid w:val="009466F9"/>
     <w:rsid w:val="009475CA"/>
     <w:rsid w:val="0095033F"/>
     <w:rsid w:val="009530DF"/>
     <w:rsid w:val="00953623"/>
+    <w:rsid w:val="00954228"/>
     <w:rsid w:val="0095453E"/>
+    <w:rsid w:val="0095732C"/>
     <w:rsid w:val="00957482"/>
     <w:rsid w:val="009623DF"/>
     <w:rsid w:val="009657A2"/>
     <w:rsid w:val="00966BFD"/>
     <w:rsid w:val="009679C7"/>
     <w:rsid w:val="00970848"/>
     <w:rsid w:val="009723FF"/>
     <w:rsid w:val="00973616"/>
     <w:rsid w:val="00974626"/>
     <w:rsid w:val="00974664"/>
     <w:rsid w:val="0097693A"/>
     <w:rsid w:val="0097765D"/>
     <w:rsid w:val="00980680"/>
     <w:rsid w:val="00981ACD"/>
     <w:rsid w:val="0098231A"/>
     <w:rsid w:val="009825EC"/>
     <w:rsid w:val="00984707"/>
     <w:rsid w:val="0098492A"/>
     <w:rsid w:val="009856B5"/>
     <w:rsid w:val="00985C9E"/>
     <w:rsid w:val="00985D7C"/>
     <w:rsid w:val="00987532"/>
     <w:rsid w:val="00987CB6"/>
     <w:rsid w:val="00996A39"/>
     <w:rsid w:val="009A028C"/>
@@ -8652,98 +7617,101 @@
     <w:rsid w:val="009B627A"/>
     <w:rsid w:val="009B6D7E"/>
     <w:rsid w:val="009C0763"/>
     <w:rsid w:val="009C7D3C"/>
     <w:rsid w:val="009C7F96"/>
     <w:rsid w:val="009D13CF"/>
     <w:rsid w:val="009D664F"/>
     <w:rsid w:val="009D7AE6"/>
     <w:rsid w:val="009E0300"/>
     <w:rsid w:val="009E164A"/>
     <w:rsid w:val="009E1AC7"/>
     <w:rsid w:val="009E4A31"/>
     <w:rsid w:val="009F1259"/>
     <w:rsid w:val="009F2D5C"/>
     <w:rsid w:val="00A01251"/>
     <w:rsid w:val="00A014AD"/>
     <w:rsid w:val="00A01572"/>
     <w:rsid w:val="00A06A90"/>
     <w:rsid w:val="00A11005"/>
     <w:rsid w:val="00A1281E"/>
     <w:rsid w:val="00A16168"/>
     <w:rsid w:val="00A170F5"/>
     <w:rsid w:val="00A1771F"/>
     <w:rsid w:val="00A22616"/>
     <w:rsid w:val="00A23733"/>
+    <w:rsid w:val="00A23D6A"/>
     <w:rsid w:val="00A305DC"/>
     <w:rsid w:val="00A31595"/>
     <w:rsid w:val="00A337C0"/>
     <w:rsid w:val="00A40DD5"/>
     <w:rsid w:val="00A41E0F"/>
     <w:rsid w:val="00A42F3F"/>
     <w:rsid w:val="00A43DB6"/>
     <w:rsid w:val="00A44CE5"/>
     <w:rsid w:val="00A45B4A"/>
     <w:rsid w:val="00A46FC1"/>
     <w:rsid w:val="00A47084"/>
     <w:rsid w:val="00A50066"/>
     <w:rsid w:val="00A505C8"/>
     <w:rsid w:val="00A51DB4"/>
     <w:rsid w:val="00A51DE6"/>
     <w:rsid w:val="00A52206"/>
     <w:rsid w:val="00A52EBB"/>
     <w:rsid w:val="00A54E24"/>
     <w:rsid w:val="00A605C8"/>
     <w:rsid w:val="00A61595"/>
     <w:rsid w:val="00A6183A"/>
     <w:rsid w:val="00A6406A"/>
     <w:rsid w:val="00A6659A"/>
     <w:rsid w:val="00A677B1"/>
     <w:rsid w:val="00A71897"/>
     <w:rsid w:val="00A73B96"/>
     <w:rsid w:val="00A75430"/>
     <w:rsid w:val="00A75681"/>
     <w:rsid w:val="00A77324"/>
     <w:rsid w:val="00A80044"/>
     <w:rsid w:val="00A86AE8"/>
     <w:rsid w:val="00A908BE"/>
     <w:rsid w:val="00A91A3B"/>
     <w:rsid w:val="00A978F1"/>
     <w:rsid w:val="00AA1602"/>
     <w:rsid w:val="00AA3E01"/>
     <w:rsid w:val="00AA3E27"/>
     <w:rsid w:val="00AB0391"/>
     <w:rsid w:val="00AB101B"/>
     <w:rsid w:val="00AB2AB6"/>
     <w:rsid w:val="00AB4D22"/>
+    <w:rsid w:val="00AC2330"/>
     <w:rsid w:val="00AC3164"/>
     <w:rsid w:val="00AC7798"/>
     <w:rsid w:val="00AD3CC6"/>
     <w:rsid w:val="00AD5020"/>
     <w:rsid w:val="00AD55DA"/>
     <w:rsid w:val="00AD67A0"/>
     <w:rsid w:val="00AD6F60"/>
+    <w:rsid w:val="00AD78FE"/>
     <w:rsid w:val="00AD7DFC"/>
     <w:rsid w:val="00AE228E"/>
     <w:rsid w:val="00AE2423"/>
     <w:rsid w:val="00AE6D63"/>
     <w:rsid w:val="00AE7460"/>
     <w:rsid w:val="00AF0A59"/>
     <w:rsid w:val="00AF1363"/>
     <w:rsid w:val="00AF1E70"/>
     <w:rsid w:val="00AF58B4"/>
     <w:rsid w:val="00B0000B"/>
     <w:rsid w:val="00B01818"/>
     <w:rsid w:val="00B02184"/>
     <w:rsid w:val="00B06F48"/>
     <w:rsid w:val="00B07C12"/>
     <w:rsid w:val="00B10EC9"/>
     <w:rsid w:val="00B15229"/>
     <w:rsid w:val="00B15B0C"/>
     <w:rsid w:val="00B17D69"/>
     <w:rsid w:val="00B208C6"/>
     <w:rsid w:val="00B22A2F"/>
     <w:rsid w:val="00B2377A"/>
     <w:rsid w:val="00B25B65"/>
     <w:rsid w:val="00B3027B"/>
     <w:rsid w:val="00B3217D"/>
     <w:rsid w:val="00B35061"/>
@@ -8759,50 +7727,51 @@
     <w:rsid w:val="00B54837"/>
     <w:rsid w:val="00B63B9A"/>
     <w:rsid w:val="00B71403"/>
     <w:rsid w:val="00B714ED"/>
     <w:rsid w:val="00B7472C"/>
     <w:rsid w:val="00B77291"/>
     <w:rsid w:val="00B80D6A"/>
     <w:rsid w:val="00B826A7"/>
     <w:rsid w:val="00B83835"/>
     <w:rsid w:val="00B9081D"/>
     <w:rsid w:val="00B95ACE"/>
     <w:rsid w:val="00B9635A"/>
     <w:rsid w:val="00B977C4"/>
     <w:rsid w:val="00BA1568"/>
     <w:rsid w:val="00BA1E86"/>
     <w:rsid w:val="00BA23F8"/>
     <w:rsid w:val="00BA63B3"/>
     <w:rsid w:val="00BA7DDE"/>
     <w:rsid w:val="00BB1417"/>
     <w:rsid w:val="00BB371C"/>
     <w:rsid w:val="00BB37E2"/>
     <w:rsid w:val="00BB4134"/>
     <w:rsid w:val="00BB4FA1"/>
     <w:rsid w:val="00BB55DF"/>
     <w:rsid w:val="00BC003E"/>
+    <w:rsid w:val="00BC3601"/>
     <w:rsid w:val="00BC4D2F"/>
     <w:rsid w:val="00BC5C9A"/>
     <w:rsid w:val="00BC6A40"/>
     <w:rsid w:val="00BC6A79"/>
     <w:rsid w:val="00BC74A4"/>
     <w:rsid w:val="00BC7B4D"/>
     <w:rsid w:val="00BD580F"/>
     <w:rsid w:val="00BE0381"/>
     <w:rsid w:val="00BE302A"/>
     <w:rsid w:val="00BE31A6"/>
     <w:rsid w:val="00BE4294"/>
     <w:rsid w:val="00BE5934"/>
     <w:rsid w:val="00BE657B"/>
     <w:rsid w:val="00BF0E23"/>
     <w:rsid w:val="00BF26B4"/>
     <w:rsid w:val="00BF4219"/>
     <w:rsid w:val="00BF4773"/>
     <w:rsid w:val="00BF767C"/>
     <w:rsid w:val="00C01878"/>
     <w:rsid w:val="00C021D7"/>
     <w:rsid w:val="00C0569F"/>
     <w:rsid w:val="00C05D1B"/>
     <w:rsid w:val="00C0763C"/>
     <w:rsid w:val="00C077D4"/>
     <w:rsid w:val="00C10CC5"/>
@@ -9085,64 +8054,64 @@
     <w:rsid w:val="00FF5C16"/>
     <w:rsid w:val="00FF69EE"/>
     <w:rsid w:val="188F7D6A"/>
     <w:rsid w:val="26274C27"/>
     <w:rsid w:val="6A4522C7"/>
     <w:rsid w:val="7E668805"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6B36763A"/>
   <w15:docId w15:val="{D963EA53-709C-4F23-B36D-4C15434D92A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-CR" w:eastAsia="es-CR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9921,51 +8890,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
     <w:name w:val="Texto independiente Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textoindependiente"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00DB28B9"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CR" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subtitulosdeprocedimientos">
     <w:name w:val="Subtitulos de procedimientos"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DB28B9"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00115DDC"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textoindependiente31">
     <w:name w:val="Texto independiente 31"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004759D0"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-CR" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textoindependiente22">
     <w:name w:val="Texto independiente 22"/>
@@ -10431,51 +9400,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00417065"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="46757593">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="261574974">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11004,54 +9973,58 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146972059">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ministeriodesalud.go.cr/gestores_en_salud/conis/procedimientos_form_guias/conis_form_19_1_hoja_cotejo_solicitud_curso_actualizacion_bpi_v1.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ministeriodesalud.go.cr/gestores_en_salud/conis/procedimientos_form_guias/conis__form_19_solicitud_aval_curso_actualizacion_bpi_v1.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soporte@misalud.go.cr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ministeriodesalud.go.cr/gestores_en_salud/conis/procedimientos_form_guias/conis__form_19_solicitud_aval_curso_actualizacion_bpi_v1.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ministeriodesalud.go.cr/gestores_en_salud/conis/procedimientos_form_guias/conis_form_19_1_hoja_cotejo_solicitud_curso_actualizacion_bpi_v1.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ministeriodesalud.go.cr/gestores_en_salud/conis/procedimientos_form_guias/conis__form_19_solicitud_aval_curso_actualizacion_bpi_v1.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ministeriodesalud.go.cr/gestores_en_salud/conis/procedimientos_form_guias/conis__form_19_solicitud_aval_curso_actualizacion_bpi_v1.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soporte@misalud.go.cr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Escala de grises">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F8F8F8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="DDDDDD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="B2B2B2"/>
       </a:accent2>
@@ -11582,113 +10555,122 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66860FE5-7061-4B31-B3CA-052595E621D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D63CF6F1-AB72-486E-8B84-ACB96C8E2B34}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="2e91aa25-6b37-461f-9bd4-06168e85f655"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="3bf60ab7-c372-4431-85a8-76b332d700f7"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="35a12457-8b72-4a45-9268-57ec7deb1199"/>
+    <ds:schemaRef ds:uri="648c18b0-e3e0-4441-81c3-d6aa89b2e865"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72387FB8-3A43-4E64-97C6-D94AFA68B337}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C665D9D8-C97C-49C2-993A-C015D3F231C5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C665D9D8-C97C-49C2-993A-C015D3F231C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="35a12457-8b72-4a45-9268-57ec7deb1199"/>
+    <ds:schemaRef ds:uri="648c18b0-e3e0-4441-81c3-d6aa89b2e865"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>1164</Words>
-  <Characters>7786</Characters>
+  <Words>1302</Words>
+  <Characters>7163</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>MINISTERIO DE SALUD</vt:lpstr>
       <vt:lpstr>MINISTERIO DE SALUD</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerio de Salud</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8933</CharactersWithSpaces>
+  <CharactersWithSpaces>8449</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MINISTERIO DE SALUD</dc:title>
   <dc:creator>Juan Carlos Calvo Arias</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005E55696D57BE1F4C9FDB6538849D9ED8</vt:lpwstr>
   </property>
 </Properties>
 </file>